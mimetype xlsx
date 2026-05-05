--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -161,51 +161,51 @@
   <si>
     <t>KISANFU MINING SARL</t>
   </si>
   <si>
     <t>DOT COMILU</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE LUISHA</t>
   </si>
   <si>
     <t>DOT HMC</t>
   </si>
   <si>
     <t>HANRUI METAL CONGO1 SARL</t>
   </si>
   <si>
     <t>DOT KICC</t>
   </si>
   <si>
     <t>KINSENDA COPPER COMPANY SA</t>
   </si>
   <si>
     <t>DOT CDM</t>
   </si>
   <si>
-    <t>CONGO DONG</t>
+    <t>CONGO DONG FANG</t>
   </si>
   <si>
     <t>DOT HUACHIN MABENDE</t>
   </si>
   <si>
     <t>C.N.M.C HUACHIN MABENDE MINING B</t>
   </si>
   <si>
     <t>DOT KAIPENG</t>
   </si>
   <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
     <t>DOT KAMBOVE</t>
   </si>
   <si>
     <t>KAMBOVE OPERATING MINING Sprl</t>
   </si>
   <si>
     <t>DOT STL</t>
   </si>
   <si>
     <t>STL SA</t>
   </si>
@@ -221,81 +221,81 @@
   <si>
     <t>MACROLINK JIAYUAN MINING</t>
   </si>
   <si>
     <t>DOT TCC</t>
   </si>
   <si>
     <t>TENGYAN COBALT COPPER RESSOURCES</t>
   </si>
   <si>
     <t>DOT SOMIDEZ</t>
   </si>
   <si>
     <t>Société Minière de Deziwa et Ecaille</t>
   </si>
   <si>
     <t>DOT THOMAS MINING</t>
   </si>
   <si>
     <t>THOMAS MINING SARL</t>
   </si>
   <si>
     <t>DOT METALKOL</t>
   </si>
   <si>
-    <t>METALKOL SA</t>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
     <t>DOT CNMCC</t>
   </si>
   <si>
     <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
   </si>
   <si>
     <t>DOT FRONTIER</t>
   </si>
   <si>
     <t>FRONTIER S.A</t>
   </si>
   <si>
     <t>DOT HML</t>
   </si>
   <si>
     <t>HUACHIN METAL LEACH SA</t>
   </si>
   <si>
     <t>DOT CCR</t>
   </si>
   <si>
     <t>CHENGTUN CONGO RESSOURCES SARL</t>
   </si>
   <si>
     <t>DOT GOLDEN AFRICA</t>
   </si>
   <si>
-    <t>GOLDEN AFRICAN RESSOURCES SARL</t>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
   </si>
   <si>
     <t>DOT BOSS MINING</t>
   </si>
   <si>
     <t>BOSS MINING SARL</t>
   </si>
   <si>
     <t>DOT CHEMAF</t>
   </si>
   <si>
     <t>CHEMICAL OF AFRICA SA</t>
   </si>
   <si>
     <t>DOT EXCELLEN MINERALS</t>
   </si>
   <si>
     <t>EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>DOT MKM</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUMBWE MYUNGA</t>
   </si>